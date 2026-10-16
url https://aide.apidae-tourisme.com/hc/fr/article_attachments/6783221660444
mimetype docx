--- v0 (2026-04-02)
+++ v1 (2026-10-16)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4EB9FD63" w14:textId="77E8CA50" w:rsidR="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="00571399">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>CONDITIONS POUR LE REFERENCEMENT ET LA DIFFUSION D’OFFRES TOURISTIQUES SUR LA BASE APIDAE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AB2E76" w14:textId="32FCED6A" w:rsidR="009A6A89" w:rsidRPr="00571399" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
@@ -230,57 +235,68 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6A89" w:rsidRPr="00571399" w14:paraId="34AF8A0F" w14:textId="77777777" w:rsidTr="00571399">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7E5546F4" w14:textId="77777777" w:rsidR="009A6A89" w:rsidRPr="00571399" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:commentRangeStart w:id="0"/>
             <w:r w:rsidRPr="00571399">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email :</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="0"/>
+            <w:r w:rsidR="00A270D8" w:rsidRPr="00571399">
+              <w:rPr>
+                <w:rStyle w:val="Marquedecommentaire"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="288FEE23" w14:textId="77777777" w:rsidR="009A6A89" w:rsidRPr="00571399" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="631DA1D8" w14:textId="02D6BDDB" w:rsidR="009A6A89" w:rsidRPr="00571399" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
       <w:pPr>
@@ -445,113 +461,75 @@
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Préambule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76402972" w14:textId="515FD4E5" w:rsidR="009A6A89" w:rsidRPr="00571399" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
+    <w:p w14:paraId="76402972" w14:textId="3BE1AED0" w:rsidR="009A6A89" w:rsidRPr="00571399" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le Membre Apidae fait partie du Réseau Apidae de la SCIC SA Apidae Tourisme. </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> membres du </w:t>
+        <w:t xml:space="preserve">Le Membre Apidae fait partie du Réseau Apidae de la SCIC SA Apidae Tourisme. Les membres du </w:t>
       </w:r>
       <w:r w:rsidR="00D62EBC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Réseau Apidae</w:t>
       </w:r>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mettent en commun </w:t>
       </w:r>
       <w:r w:rsidR="003904BC" w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
@@ -962,86 +940,68 @@
           <w:p w14:paraId="4DF5535C" w14:textId="4267DA92" w:rsidR="00AA4849" w:rsidRDefault="00AA4849" w:rsidP="0013229A">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA4849">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0013229A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>désigne l'ensemble des clients de la Scic SA Apidae Tourisme ayant souscrit à son Offre Info (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="0013229A" w:rsidRPr="0000472F">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://apidae-tourisme.com/info/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0013229A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">), qui se compose notamment d’institutionnels du tourisme, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">), qui se compose notamment d’institutionnels du tourisme, etc.. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66731BE4" w14:textId="77777777" w:rsidR="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="00571399">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6A89" w14:paraId="44D65406" w14:textId="77777777" w:rsidTr="00571399">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B57DCCA" w14:textId="239944CF" w:rsidR="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="00571399">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1068,71 +1028,51 @@
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58DA4F99" w14:textId="4C90CA8F" w:rsidR="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="00571399">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A6A89">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">désigne </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">  du </w:t>
+              <w:t xml:space="preserve">désigne un  membre  du </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="009A6A89">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">éseau Apidae qui a des droits nécessaires, par convention, pour créer, enrichir, modifier, valider, supprimer les données touristiques hébergées dans la </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1334,77 +1274,59 @@
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F36D375" w14:textId="6183D068" w:rsidR="009A6A89" w:rsidRDefault="00571399" w:rsidP="009A6A89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A6A89">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">désigne une personne morale </w:t>
             </w:r>
             <w:r w:rsidR="003904BC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ayant souscrit à l’Offre Info et </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">souhaitant  </w:t>
+              <w:t xml:space="preserve">ayant souscrit à l’Offre Info et souhaitant  </w:t>
             </w:r>
             <w:r w:rsidRPr="009A6A89">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>rediffuser</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> les Offres Touristiques de la Base Apidae.</w:t>
+              <w:t>rediffuser les Offres Touristiques de la Base Apidae.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="532C60D0" w14:textId="5B0B6537" w:rsidR="00571399" w:rsidRDefault="00571399" w:rsidP="009A6A89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A6A89" w14:paraId="08CA7ABF" w14:textId="77777777" w:rsidTr="00571399">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3275BEC4" w14:textId="41C46BC8" w:rsidR="009A6A89" w:rsidRDefault="00571399" w:rsidP="009A6A89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1548,125 +1470,125 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>et les Données qui la compose.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4600BA6B" w14:textId="77777777" w:rsidR="00571399" w:rsidRDefault="00571399" w:rsidP="009A6A89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="098909B2" w14:textId="083C2F0B" w:rsidR="00513221" w:rsidRDefault="00513221" w:rsidP="00513221"/>
     <w:p w14:paraId="07E5698E" w14:textId="070F14AD" w:rsidR="00513221" w:rsidRDefault="00513221" w:rsidP="00513221"/>
     <w:p w14:paraId="527A8976" w14:textId="77777777" w:rsidR="00513221" w:rsidRDefault="00513221" w:rsidP="00513221">
       <w:pPr>
         <w:sectPr w:rsidR="00513221" w:rsidSect="00571399">
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="567" w:right="991" w:bottom="1417" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41674FDF" w14:textId="6F7C2AF6" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="00571399">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Objet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336FE9EA" w14:textId="6DBEE85B" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Les présentes Conditions ont pour objet de définir les conditions dans lesquelles le Référencé d’une part autorise le Membre Apidae à </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk525723354"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk525723354"/>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">faire référencer son Offre Touristique sur la Base Apidae du </w:t>
       </w:r>
       <w:r w:rsidR="00D62EBC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Réseau Apidae</w:t>
       </w:r>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> afin que la rendre consultable en ligne et, d’autre part, que son Offre Touristique soit rediffusée par tout Diffuseur auprès de tout public susceptible d’être intéressé.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="676D8FEB" w14:textId="77777777" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="00571399">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Durée et Résiliation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3B1D24" w14:textId="2087F3B6" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
@@ -1688,66 +1610,82 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="32D9E331" w14:textId="77777777" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="00571399">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Coût</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E17376" w14:textId="7E8682BB" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
+    <w:p w14:paraId="16E17376" w14:textId="5382E7AA" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Sauf convention exprès contraire, le référencement de l’Offre Touristique sur la Base Apidae est effectué à titre gratuit par le Membre Apidae. Les coûts de fonctionnement des services de la Plateforme Apidae sont pris en charge par la SCIC SA Apidae Tourisme.</w:t>
+        <w:t>Sauf convention expr</w:t>
+      </w:r>
+      <w:r w:rsidR="00A270D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>esse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6A89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contraire, le référencement de l’Offre Touristique sur la Base Apidae est effectué à titre gratuit par le Membre Apidae. Les coûts de fonctionnement des services de la Plateforme Apidae sont pris en charge par la SCIC SA Apidae Tourisme.</w:t>
       </w:r>
       <w:r w:rsidR="00571399">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De façon générale, le Référencé renonce à demander tout paiement en contrepartie du référencement et de la rediffusion de son Offre Touristique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62172F09" w14:textId="77777777" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="00571399">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
@@ -1973,66 +1911,82 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="415F1C50" w14:textId="77777777" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="00571399">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Propriété Intellectuelle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CDF616" w14:textId="05458C11" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
+    <w:p w14:paraId="78CDF616" w14:textId="5BFC2DB0" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dans le cas où l’Offre Touristique intègrerait des œuvres protégés par le droit d’auteur (Données), le Référencé concède à titre non exclusif, ou garantit être autorisé à concéder, une licence d’exploitation sur ces œuvres selon les termes et conditions définis en </w:t>
+        <w:t>Dans le cas où l’Offre Touristique intègrerait des œuvres protégé</w:t>
+      </w:r>
+      <w:r w:rsidR="00A270D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6A89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s par le droit d’auteur (Données), le Référencé concède à titre non exclusif, ou garantit être autorisé à concéder, une licence d’exploitation sur ces œuvres selon les termes et conditions définis en </w:t>
       </w:r>
       <w:r w:rsidR="00571399" w:rsidRPr="00571399">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Annexe 2</w:t>
       </w:r>
       <w:r w:rsidR="00571399" w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -2040,66 +1994,82 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="10669FB5" w14:textId="77777777" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="00571399">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Droit à l’image</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C09A404" w14:textId="246AE28B" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
+    <w:p w14:paraId="4C09A404" w14:textId="3943D347" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dans le cas où l’Offre Touristique intègrerait des éléments protégés par le droit à l’image, qu’il concerne une personne ou un bien, le Référencé concède à titre non exclusif, ou garanti être autorisé à concéder, le droit de reproduire, adapter, modifier, tronquer et à diffuser les éléments protégés par le droit à l’image selon les termes et conditions définis en </w:t>
+        <w:t>Dans le cas où l’Offre Touristique intègrerait des éléments protégés par le droit à l’image, qu’il concerne une personne ou un bien, le Référencé concède à titre non exclusif, ou garanti</w:t>
+      </w:r>
+      <w:r w:rsidR="00A270D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6A89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être autorisé à concéder le droit de reproduire, adapter, modifier, tronquer et à diffuser les éléments protégés par le droit à l’image selon les termes et conditions définis en </w:t>
       </w:r>
       <w:r w:rsidR="00571399" w:rsidRPr="00571399">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Annexe 3</w:t>
       </w:r>
       <w:r w:rsidR="00571399" w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -2242,75 +2212,86 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Le Membre Apidae exclut toute responsabilité à quelque titre que ce soit pour les dommages indirects tels que manque à gagner, préjudice commercial ou financier, conséquence du recours de tiers ou perte trouvant leur origine ou étant la conséquence des présentes Conditions, quand bien même le Membre Apidae en aurait été préalablement avisée ou en aurait eu connaissance, ainsi que des dommages causés à des personnes ou à des biens distincts de l'objet des présentes Conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391F1234" w14:textId="1EA366BC" w:rsidR="009A6A89" w:rsidRPr="009A6A89" w:rsidRDefault="009A6A89" w:rsidP="009A6A89">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En tout état de cause, dans l'hypothèse où la responsabilité du Membre Apidae serait retenue à quelque titre que ce soit, le montant total des indemnités que le Membre Apidae pourrait être amenée à verser au Référencé ne pourra excéder </w:t>
       </w:r>
+      <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>la somme versée au Membre Apidae [ou]</w:t>
       </w:r>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>la somme de 100 €</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00A434DA" w:rsidRPr="009A6A89">
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> et ce, quel que soit le fondement juridique de la réclamation et la procédure employée pour la faire aboutir.</w:t>
       </w:r>
       <w:r w:rsidR="00571399">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6A89">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Toute action en responsabilité devra être engagée par le Référencé dans un délai d’un an à compter de la survenance du dommage, sauf à ce que celle-ci soit réputée être prescrite entre les Parties.</w:t>
       </w:r>
@@ -3003,51 +2984,51 @@
       <w:r w:rsidRPr="00513221">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">l’ensemble des membres du Réseau Apidae et la Scic SA Apidae Tourisme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED21DC4" w14:textId="61FCD958" w:rsidR="00F1054F" w:rsidRDefault="00F1054F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1054F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">"La liste des membres du Réseau Apidae est disponible sur simple demande sur l’adresse </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00CC770D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>rgpd@apidae-tourisme.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E9778CE" w14:textId="5E4A2DF6" w:rsidR="00513221" w:rsidRPr="00513221" w:rsidRDefault="00513221">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513221">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3173,74 +3154,83 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Comment puis-je vous contacter ?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5528C2B3" w14:textId="77777777" w:rsidR="00513221" w:rsidRPr="00513221" w:rsidRDefault="00513221">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513221">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Si vous avez une question concernant le traitement de vos données personnelles ou si vous souhaitez exercer vos droits, vous pouvez nous contacter aux coordonnées suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C23149" w14:textId="77777777" w:rsidR="00513221" w:rsidRPr="00513221" w:rsidRDefault="00513221" w:rsidP="00513221">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="17C23149" w14:textId="102C1B4C" w:rsidR="00513221" w:rsidRPr="00513221" w:rsidRDefault="00513221" w:rsidP="00513221">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="3"/>
       <w:r w:rsidRPr="00513221">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00513221">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Nom du client</w:t>
+        <w:t xml:space="preserve">Nom du </w:t>
+      </w:r>
+      <w:r w:rsidR="00A434DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Membre Apidae</w:t>
       </w:r>
       <w:r w:rsidRPr="00513221">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE97259" w14:textId="77777777" w:rsidR="00513221" w:rsidRPr="00513221" w:rsidRDefault="00000000" w:rsidP="00513221">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
@@ -3358,50 +3348,60 @@
       </w:r>
       <w:r w:rsidRPr="00513221">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> : [</w:t>
       </w:r>
       <w:r w:rsidRPr="00513221">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>A indiquer</w:t>
       </w:r>
       <w:r w:rsidRPr="00513221">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>] ………………………………………</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidR="00A434DA" w:rsidRPr="00513221">
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2C63D8" w14:textId="77777777" w:rsidR="00513221" w:rsidRDefault="00513221" w:rsidP="00513221">
       <w:pPr>
         <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="578E4C3B" w14:textId="1D8FD635" w:rsidR="00513221" w:rsidRPr="00513221" w:rsidRDefault="0067687B" w:rsidP="00E11E96">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -5265,71 +5265,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Le Référencé cède à titre non exclusif les droits d'exploitation attachés aux Données, c'est à dire les droits de reproduction, de représentation, de traduction, d'utilisations secondaires et dérivées des Données tels que ces droits sont définis à la présente annexe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6249A629" w14:textId="77777777" w:rsidR="00837D97" w:rsidRPr="00834D6D" w:rsidRDefault="00837D97" w:rsidP="00837D97">
       <w:pPr>
         <w:spacing w:before="200" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00834D6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">D'une manière générale, la présente </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> aura pour effet de conférer au </w:t>
+        <w:t xml:space="preserve">D'une manière générale, la présente cession aura pour effet de conférer au </w:t>
       </w:r>
       <w:r w:rsidRPr="00834D6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Membre Apidae </w:t>
       </w:r>
       <w:r w:rsidRPr="00834D6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tous les droits patrimoniaux d'auteur tels que ces droits sont protégés par la législation française, européenne et en général internationale, actuelle ou future et notamment le droit de conclure tous contrats utiles à l'exploitation des Données.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E78654F" w14:textId="77777777" w:rsidR="00837D97" w:rsidRPr="00834D6D" w:rsidRDefault="00837D97" w:rsidP="00837D97">
       <w:pPr>
         <w:spacing w:before="200" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5353,77 +5333,84 @@
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00834D6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00834D6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Article 3. Domaine de la cession des droits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696B449E" w14:textId="23239C67" w:rsidR="00837D97" w:rsidRDefault="00837D97" w:rsidP="0067687B">
+    <w:p w14:paraId="696B449E" w14:textId="2B439B10" w:rsidR="00837D97" w:rsidRDefault="00837D97" w:rsidP="0067687B">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00834D6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">L’ensemble des droits concédés sur les Données est limité </w:t>
       </w:r>
-      <w:r w:rsidRPr="00834D6D">
-[...6 lines deleted...]
-        <w:t>au domaine d’activité du Cessionnaire</w:t>
+      <w:r w:rsidRPr="006F3D01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au domaine d’activité du </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3D01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Membre Apidae</w:t>
       </w:r>
       <w:r w:rsidRPr="00834D6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, c’est-à-dire la promotion du tourisme </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">et de l’économie locale </w:t>
       </w:r>
       <w:r w:rsidRPr="00834D6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">dans les territoires géographiques couverts par </w:t>
@@ -6111,69 +6098,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Le droit de représentation comporte notamment :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BDEE3D" w14:textId="0733C973" w:rsidR="00837D97" w:rsidRDefault="00837D97" w:rsidP="00837D97">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E11E96">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">le droit de diffuser les Données sur tout </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> dans des publicités, sites internet, affiches, journaux, magazines, livres, documentation interne (cette liste étant indicative et non limitative) ;</w:t>
+        <w:t>le droit de diffuser les Données sur tout support papier ou numérique dans des publicités, sites internet, affiches, journaux, magazines, livres, documentation interne (cette liste étant indicative et non limitative) ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23585836" w14:textId="77777777" w:rsidR="00837D97" w:rsidRPr="00E11E96" w:rsidRDefault="00837D97" w:rsidP="00E11E96">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18696F35" w14:textId="68C3F261" w:rsidR="00837D97" w:rsidRDefault="00837D97" w:rsidP="00837D97">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -6667,157 +6636,250 @@
         <w:t xml:space="preserve">L’identité, titres et qualités du titulaire original des droits à l’image seront cités en caractères apparents dans le support intégrant l’image / la photographie protégée et qui est édité ou réalisé sous le contrôle des Parties ou de leurs partenaires. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C46AFF9" w14:textId="77777777" w:rsidR="00837D97" w:rsidRPr="0067687B" w:rsidRDefault="00837D97" w:rsidP="00E11E96">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00837D97" w:rsidRPr="0067687B" w:rsidSect="00E11E96">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="991" w:bottom="1417" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="426"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Claudia Peteau" w:date="2026-09-17T17:18:00Z" w:initials="CP">
+    <w:p w14:paraId="3644C445" w14:textId="77777777" w:rsidR="00A270D8" w:rsidRDefault="00A270D8" w:rsidP="00A270D8">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ces informations sont à compléter avec le nom et les coordonnées du Membre Contributeur Apidae </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Claudia Peteau" w:date="2026-09-17T16:58:00Z" w:initials="CP">
+    <w:p w14:paraId="275F94BF" w14:textId="77777777" w:rsidR="00A434DA" w:rsidRDefault="00A434DA" w:rsidP="00A434DA">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Recommandation pour le membre Contributeur Apidae : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Opter entre l’une ou l’autre des propositions en fonction de votre cas (gestion des adhérents notamment si vous êtes concerné) et supprimer l’autre option avant d’envoyer au référencé.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Claudia Peteau" w:date="2026-09-17T16:58:00Z" w:initials="CP">
+    <w:p w14:paraId="20CD3CA5" w14:textId="77777777" w:rsidR="00A434DA" w:rsidRDefault="00A434DA" w:rsidP="00A434DA">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>A compléter par le membre contributeur</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="3644C445" w15:done="0"/>
+  <w15:commentEx w15:paraId="275F94BF" w15:done="0"/>
+  <w15:commentEx w15:paraId="20CD3CA5" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="20A2C6B6" w16cex:dateUtc="2026-09-17T15:18:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="64874573" w16cex:dateUtc="2026-09-17T14:58:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="7BAC5B62" w16cex:dateUtc="2026-09-17T14:58:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="3644C445" w16cid:durableId="20A2C6B6"/>
+  <w16cid:commentId w16cid:paraId="275F94BF" w16cid:durableId="64874573"/>
+  <w16cid:commentId w16cid:paraId="20CD3CA5" w16cid:durableId="7BAC5B62"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15E6C9C2" w14:textId="77777777" w:rsidR="003B13DA" w:rsidRDefault="003B13DA" w:rsidP="00571399">
+    <w:p w14:paraId="38C6E5D0" w14:textId="77777777" w:rsidR="00F573C6" w:rsidRDefault="00F573C6" w:rsidP="00571399">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AEF44E3" w14:textId="77777777" w:rsidR="003B13DA" w:rsidRDefault="003B13DA" w:rsidP="00571399">
+    <w:p w14:paraId="4774FD2D" w14:textId="77777777" w:rsidR="00F573C6" w:rsidRDefault="00F573C6" w:rsidP="00571399">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-478766227"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="614F83E8" w14:textId="65867177" w:rsidR="00571399" w:rsidRPr="00571399" w:rsidRDefault="00571399">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00571399">
@@ -6845,76 +6907,76 @@
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00571399">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="70A44135" w14:textId="77777777" w:rsidR="00571399" w:rsidRDefault="00571399">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="420DA0AA" w14:textId="77777777" w:rsidR="003B13DA" w:rsidRDefault="003B13DA" w:rsidP="00571399">
+    <w:p w14:paraId="32AADD8E" w14:textId="77777777" w:rsidR="00F573C6" w:rsidRDefault="00F573C6" w:rsidP="00571399">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76342F3B" w14:textId="77777777" w:rsidR="003B13DA" w:rsidRDefault="003B13DA" w:rsidP="00571399">
+    <w:p w14:paraId="53305D84" w14:textId="77777777" w:rsidR="00F573C6" w:rsidRDefault="00F573C6" w:rsidP="00571399">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A7B1913"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="63C4CB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="101"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7450,124 +7512,138 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1810320818">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1888834153">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1858542943">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="849565870">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1378550166">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Claudia Peteau">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::claudia.peteau@apidae-tourisme.com::e5655274-a315-43c4-a235-aa703b4081e2"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A6A89"/>
     <w:rsid w:val="000D4A80"/>
     <w:rsid w:val="00114642"/>
     <w:rsid w:val="0013229A"/>
     <w:rsid w:val="003904BC"/>
     <w:rsid w:val="003B13DA"/>
     <w:rsid w:val="00513221"/>
     <w:rsid w:val="00571399"/>
     <w:rsid w:val="0067687B"/>
+    <w:rsid w:val="006F3D01"/>
+    <w:rsid w:val="007859E2"/>
     <w:rsid w:val="00837D97"/>
+    <w:rsid w:val="008945F3"/>
     <w:rsid w:val="009A6A89"/>
+    <w:rsid w:val="00A270D8"/>
     <w:rsid w:val="00A33DEA"/>
+    <w:rsid w:val="00A434DA"/>
     <w:rsid w:val="00AA4849"/>
     <w:rsid w:val="00D62EBC"/>
     <w:rsid w:val="00D6450A"/>
     <w:rsid w:val="00E11E96"/>
     <w:rsid w:val="00F1054F"/>
+    <w:rsid w:val="00F41FFF"/>
+    <w:rsid w:val="00F573C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2BE78614"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A43C7C9F-33AE-4533-B37D-5296D7EAFD7B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8235,86 +8311,86 @@
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA4849"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA4849"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="668404570">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1970472388">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apidae-tourisme.com/info/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgpd@apidae-tourisme.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apidae-tourisme.com/info/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgpd@apidae-tourisme.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8590,68 +8666,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92A80F02-D1E0-44AE-A98D-4420868E6C07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>3840</Words>
-  <Characters>21126</Characters>
+  <Characters>21124</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>176</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24917</CharactersWithSpaces>
+  <CharactersWithSpaces>24915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gaëtan Bourdais</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>